--- v0 (2026-05-14)
+++ v1 (2026-08-04)
@@ -2552,223 +2552,224 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D66646" w:rsidRDefault="00D66646" w:rsidP="00190528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D66646" w:rsidRDefault="00D66646" w:rsidP="00190528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D66646" w:rsidRDefault="00D66646" w:rsidP="00190528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D66646" w:rsidRDefault="00D66646" w:rsidP="00190528">
+    <w:p w:rsidR="00D66646" w:rsidRDefault="00A6684A" w:rsidP="00190528">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5760720" cy="8641080"/>
+            <wp:extent cx="5760720" cy="8214360"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="0 Resim" descr="ChatGPT Image 29 Mar 2026 14_14_05.png"/>
+            <wp:docPr id="2" name="1 Resim" descr="Gemini_Generated_Image_vvkh08vvkh08vvkh.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="ChatGPT Image 29 Mar 2026 14_14_05.png"/>
+                    <pic:cNvPr id="0" name="Gemini_Generated_Image_vvkh08vvkh08vvkh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="8641080"/>
+                      <a:ext cx="5760720" cy="8214360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A55EBA" w:rsidRPr="00BF21F0" w:rsidRDefault="00094FCD" w:rsidP="00D66646">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5790"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A55EBA" w:rsidRPr="00BF21F0" w:rsidSect="008625D4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00F01340" w:rsidRDefault="00F01340" w:rsidP="00AB7FC8">
+    <w:p w:rsidR="00820499" w:rsidRDefault="00820499" w:rsidP="00AB7FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00F01340" w:rsidRDefault="00F01340" w:rsidP="00AB7FC8">
+    <w:p w:rsidR="00820499" w:rsidRDefault="00820499" w:rsidP="00AB7FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00F01340" w:rsidRDefault="00F01340" w:rsidP="00AB7FC8">
+    <w:p w:rsidR="00820499" w:rsidRDefault="00820499" w:rsidP="00AB7FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00F01340" w:rsidRDefault="00F01340" w:rsidP="00AB7FC8">
+    <w:p w:rsidR="00820499" w:rsidRDefault="00820499" w:rsidP="00AB7FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="116D3858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2370055C"/>
     <w:lvl w:ilvl="0" w:tplc="3DE02D9C">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3216,111 +3217,114 @@
     <w:rsid w:val="00174FBC"/>
     <w:rsid w:val="00190528"/>
     <w:rsid w:val="001E16AF"/>
     <w:rsid w:val="00235A49"/>
     <w:rsid w:val="002604A4"/>
     <w:rsid w:val="00266B44"/>
     <w:rsid w:val="0027005B"/>
     <w:rsid w:val="002B5528"/>
     <w:rsid w:val="002E52AD"/>
     <w:rsid w:val="00343DF6"/>
     <w:rsid w:val="00347AD6"/>
     <w:rsid w:val="003678A9"/>
     <w:rsid w:val="00373D16"/>
     <w:rsid w:val="00392596"/>
     <w:rsid w:val="00394905"/>
     <w:rsid w:val="00407340"/>
     <w:rsid w:val="00542253"/>
     <w:rsid w:val="00575ED6"/>
     <w:rsid w:val="005E1C91"/>
     <w:rsid w:val="005E3FAA"/>
     <w:rsid w:val="006800F6"/>
     <w:rsid w:val="00700C91"/>
     <w:rsid w:val="007440B5"/>
     <w:rsid w:val="0078288F"/>
     <w:rsid w:val="00784521"/>
+    <w:rsid w:val="007B1E09"/>
     <w:rsid w:val="00803D69"/>
+    <w:rsid w:val="00820499"/>
     <w:rsid w:val="00834AC2"/>
     <w:rsid w:val="00851F9F"/>
     <w:rsid w:val="008625D4"/>
     <w:rsid w:val="0089130D"/>
     <w:rsid w:val="008C2F8B"/>
     <w:rsid w:val="008E1BAD"/>
     <w:rsid w:val="008E4B6E"/>
     <w:rsid w:val="00941BBF"/>
     <w:rsid w:val="00971CE0"/>
     <w:rsid w:val="009765AA"/>
     <w:rsid w:val="00A309D2"/>
     <w:rsid w:val="00A34147"/>
     <w:rsid w:val="00A401EB"/>
     <w:rsid w:val="00A55EBA"/>
+    <w:rsid w:val="00A6684A"/>
     <w:rsid w:val="00A711AB"/>
     <w:rsid w:val="00A7381C"/>
     <w:rsid w:val="00A84753"/>
     <w:rsid w:val="00AA2CC1"/>
     <w:rsid w:val="00AA71C2"/>
     <w:rsid w:val="00AB2206"/>
     <w:rsid w:val="00AB7FC8"/>
     <w:rsid w:val="00B248AC"/>
     <w:rsid w:val="00B50613"/>
     <w:rsid w:val="00B87014"/>
     <w:rsid w:val="00BF21F0"/>
     <w:rsid w:val="00BF7F64"/>
     <w:rsid w:val="00C26CA6"/>
     <w:rsid w:val="00C34671"/>
     <w:rsid w:val="00CB0737"/>
     <w:rsid w:val="00CD0A7F"/>
     <w:rsid w:val="00CE727D"/>
     <w:rsid w:val="00D07D79"/>
     <w:rsid w:val="00D15DAD"/>
     <w:rsid w:val="00D47335"/>
     <w:rsid w:val="00D66646"/>
     <w:rsid w:val="00D70D4B"/>
     <w:rsid w:val="00DA07C6"/>
     <w:rsid w:val="00E549FD"/>
     <w:rsid w:val="00EC35FD"/>
     <w:rsid w:val="00EC6996"/>
     <w:rsid w:val="00F01340"/>
     <w:rsid w:val="00F6712E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>