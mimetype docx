--- v0 (2026-05-14)
+++ v1 (2026-08-04)
@@ -798,51 +798,51 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00EC0450" w:rsidRPr="00EC0450">
         <w:t>Saygıdeğer okul müdürüm, kıymetli öğretmenlerim ve sevgili arkadaşlarım;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:t xml:space="preserve">Bugün, sadece bir yardım kuruluşu değil; milletimizin merhametini, dayanışma ruhunu ve insan sevgisini temsil eden, bir asrı aşkın süredir umudun adı olan </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Türk Kızılayı</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0450">
         <w:t>’nı anmak ve anlamak için buradayız.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00370321" w:rsidP="00EC0450">
+    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00036B68" w:rsidP="00EC0450">
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="Balk3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Hilalin Gölgesinde Bir Asır</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
@@ -920,88 +920,88 @@
         <w:t>Savaş mağdurları için</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0450">
         <w:t xml:space="preserve"> bir barış elidir,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>İhtiyaç sahipleri için</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0450">
         <w:t xml:space="preserve"> kimsesizlerin kimsesidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00370321" w:rsidP="00EC0450">
+    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00036B68" w:rsidP="00EC0450">
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="Balk3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Genç Kızılaycılar Olarak Görevimiz</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:t>Sevgili arkadaşlar,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:t>Unutmayalım ki, bugün başkasının ihtiyacına koşan, yarın kendi zor gününde yanında bir el bulur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00370321" w:rsidP="00EC0450">
+    <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00036B68" w:rsidP="00EC0450">
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="Balk3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sonuç ve Şükran</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC0450" w:rsidRPr="00EC0450" w:rsidRDefault="00EC0450" w:rsidP="00EC0450">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0450">
@@ -1312,234 +1312,121 @@
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
     <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A"/>
-    <w:p w:rsidR="0054034A" w:rsidRDefault="0054034A">
+    <w:p w:rsidR="0054034A" w:rsidRDefault="00225D22">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0070436F" w:rsidRPr="00EC0450" w:rsidRDefault="00593F1A">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2655570" cy="3789045"/>
+            <wp:extent cx="2655570" cy="3786505"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="4 Resim" descr="ChatGPT Image 29 Mar 2026 16_50_16.png"/>
+            <wp:docPr id="2" name="1 Resim" descr="Gemini_Generated_Image_ick94xick94xick9.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="ChatGPT Image 29 Mar 2026 16_50_16.png"/>
+                    <pic:cNvPr id="0" name="Gemini_Generated_Image_ick94xick94xick9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2655570" cy="3789045"/>
+                      <a:ext cx="2655570" cy="3786505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00593F1A">
-[...111 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p w:rsidR="0070436F" w:rsidRPr="00EC0450" w:rsidRDefault="0070436F"/>
     <w:sectPr w:rsidR="0070436F" w:rsidRPr="00EC0450" w:rsidSect="00DD73C5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00C7766C" w:rsidRDefault="00C7766C" w:rsidP="00DD73C5">
+    <w:p w:rsidR="00201E36" w:rsidRDefault="00201E36" w:rsidP="00DD73C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00C7766C" w:rsidRDefault="00C7766C" w:rsidP="00DD73C5">
+    <w:p w:rsidR="00201E36" w:rsidRDefault="00201E36" w:rsidP="00DD73C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1569,58 +1456,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
     <w:altName w:val="Malgun Gothic Semilight"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00C7766C" w:rsidRDefault="00C7766C" w:rsidP="00DD73C5">
+    <w:p w:rsidR="00201E36" w:rsidRDefault="00201E36" w:rsidP="00DD73C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00C7766C" w:rsidRDefault="00C7766C" w:rsidP="00DD73C5">
+    <w:p w:rsidR="00201E36" w:rsidRDefault="00201E36" w:rsidP="00DD73C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="215628C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F87902"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2076,99 +1963,102 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="003208DA"/>
     <w:rsid w:val="00023B52"/>
+    <w:rsid w:val="00036B68"/>
     <w:rsid w:val="000E74C0"/>
     <w:rsid w:val="001003ED"/>
     <w:rsid w:val="0013735E"/>
+    <w:rsid w:val="00201E36"/>
     <w:rsid w:val="00215427"/>
+    <w:rsid w:val="00225D22"/>
     <w:rsid w:val="00247EEF"/>
     <w:rsid w:val="003208DA"/>
     <w:rsid w:val="00370321"/>
     <w:rsid w:val="004224F2"/>
     <w:rsid w:val="004C5994"/>
     <w:rsid w:val="0054034A"/>
     <w:rsid w:val="00593F1A"/>
     <w:rsid w:val="00606C4A"/>
     <w:rsid w:val="0070436F"/>
     <w:rsid w:val="00785336"/>
     <w:rsid w:val="007C4406"/>
     <w:rsid w:val="00926C2F"/>
     <w:rsid w:val="009763EB"/>
     <w:rsid w:val="009B5AC2"/>
     <w:rsid w:val="009F358A"/>
     <w:rsid w:val="00A3248C"/>
     <w:rsid w:val="00B43A76"/>
     <w:rsid w:val="00B85DCB"/>
     <w:rsid w:val="00BA4246"/>
     <w:rsid w:val="00C7766C"/>
     <w:rsid w:val="00DD73C5"/>
     <w:rsid w:val="00DE2693"/>
     <w:rsid w:val="00E24232"/>
     <w:rsid w:val="00EC0450"/>
     <w:rsid w:val="00EC5D7D"/>
     <w:rsid w:val="00ED4E7A"/>
     <w:rsid w:val="00FB47FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2821,76 +2711,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>637</Words>
-  <Characters>3631</Characters>
+  <Words>636</Words>
+  <Characters>3629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoTuN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4260</CharactersWithSpaces>
+  <CharactersWithSpaces>4257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Casper</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>