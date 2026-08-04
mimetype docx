--- v0 (2026-05-14)
+++ v1 (2026-08-04)
@@ -2738,234 +2738,235 @@
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003D3C7F" w:rsidRDefault="003D3C7F" w:rsidP="00000921">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D3C7F" w:rsidRPr="005462EF" w:rsidRDefault="003D3C7F" w:rsidP="00000921">
+    <w:p w:rsidR="003D3C7F" w:rsidRPr="005462EF" w:rsidRDefault="009D3B56" w:rsidP="00000921">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6750685" cy="8645525"/>
+            <wp:extent cx="6750685" cy="7920990"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="0 Resim" descr="Gemini_Generated_Image_pxxfuwpxxfuwpxxf.png"/>
+            <wp:docPr id="2" name="1 Resim" descr="Boyama_Kut (1).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Gemini_Generated_Image_pxxfuwpxxfuwpxxf.png"/>
+                    <pic:cNvPr id="0" name="Boyama_Kut (1).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6750685" cy="8645525"/>
+                      <a:ext cx="6750685" cy="7920990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D3C7F" w:rsidRPr="005462EF" w:rsidSect="005462EF">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="566" w:bottom="360" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="002D60F6" w:rsidRDefault="002D60F6" w:rsidP="0095787B">
+    <w:p w:rsidR="00604905" w:rsidRDefault="00604905" w:rsidP="0095787B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="002D60F6" w:rsidRDefault="002D60F6" w:rsidP="0095787B">
+    <w:p w:rsidR="00604905" w:rsidRDefault="00604905" w:rsidP="0095787B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="0095787B" w:rsidRDefault="0025048C">
+  <w:p w:rsidR="0095787B" w:rsidRDefault="00F07DAA">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-      <w:r w:rsidR="003D3C7F">
+      <w:r w:rsidR="009D3B56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
   <w:p w:rsidR="0095787B" w:rsidRDefault="0095787B">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="002D60F6" w:rsidRDefault="002D60F6" w:rsidP="0095787B">
+    <w:p w:rsidR="00604905" w:rsidRDefault="00604905" w:rsidP="0095787B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="002D60F6" w:rsidRDefault="002D60F6" w:rsidP="0095787B">
+    <w:p w:rsidR="00604905" w:rsidRDefault="00604905" w:rsidP="0095787B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="07643C1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EDC8D578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3533,122 +3534,125 @@
     <w:rsid w:val="001D2873"/>
     <w:rsid w:val="001D6594"/>
     <w:rsid w:val="00246796"/>
     <w:rsid w:val="0025048C"/>
     <w:rsid w:val="0028047B"/>
     <w:rsid w:val="00281248"/>
     <w:rsid w:val="002A7F56"/>
     <w:rsid w:val="002D0F95"/>
     <w:rsid w:val="002D60F6"/>
     <w:rsid w:val="002F782D"/>
     <w:rsid w:val="00344E3D"/>
     <w:rsid w:val="00351079"/>
     <w:rsid w:val="003709BD"/>
     <w:rsid w:val="003C3472"/>
     <w:rsid w:val="003D3C7F"/>
     <w:rsid w:val="003F13AD"/>
     <w:rsid w:val="004561D9"/>
     <w:rsid w:val="00463716"/>
     <w:rsid w:val="004D3DE0"/>
     <w:rsid w:val="005313C9"/>
     <w:rsid w:val="00535757"/>
     <w:rsid w:val="005462EF"/>
     <w:rsid w:val="00555D21"/>
     <w:rsid w:val="00557478"/>
     <w:rsid w:val="005A4CFF"/>
+    <w:rsid w:val="00604905"/>
     <w:rsid w:val="006520DA"/>
     <w:rsid w:val="006B28E8"/>
     <w:rsid w:val="006E2321"/>
     <w:rsid w:val="006E4753"/>
     <w:rsid w:val="006E5615"/>
     <w:rsid w:val="00727337"/>
     <w:rsid w:val="00731299"/>
     <w:rsid w:val="00731C21"/>
     <w:rsid w:val="00740F54"/>
     <w:rsid w:val="00752B3B"/>
     <w:rsid w:val="00755B3B"/>
     <w:rsid w:val="007A70FB"/>
     <w:rsid w:val="007F4BCB"/>
     <w:rsid w:val="00842922"/>
     <w:rsid w:val="008A3C99"/>
     <w:rsid w:val="008C1C73"/>
     <w:rsid w:val="008D7C30"/>
     <w:rsid w:val="009235D1"/>
     <w:rsid w:val="00955C76"/>
     <w:rsid w:val="0095787B"/>
     <w:rsid w:val="0096773E"/>
     <w:rsid w:val="00970B13"/>
     <w:rsid w:val="00990007"/>
+    <w:rsid w:val="009D3B56"/>
     <w:rsid w:val="00A95218"/>
     <w:rsid w:val="00AB3DA6"/>
     <w:rsid w:val="00AB4D42"/>
     <w:rsid w:val="00AE2192"/>
     <w:rsid w:val="00B07CEE"/>
     <w:rsid w:val="00B73109"/>
     <w:rsid w:val="00B90949"/>
     <w:rsid w:val="00BD4A1A"/>
     <w:rsid w:val="00BF0815"/>
     <w:rsid w:val="00BF0822"/>
     <w:rsid w:val="00C15A46"/>
     <w:rsid w:val="00C3764B"/>
     <w:rsid w:val="00CC68AC"/>
     <w:rsid w:val="00CD0AB3"/>
     <w:rsid w:val="00D16120"/>
     <w:rsid w:val="00D345F1"/>
     <w:rsid w:val="00E645EE"/>
     <w:rsid w:val="00E72E0F"/>
     <w:rsid w:val="00E822E9"/>
     <w:rsid w:val="00EF0D5A"/>
     <w:rsid w:val="00EF2001"/>
     <w:rsid w:val="00EF3CC7"/>
     <w:rsid w:val="00EF50DD"/>
     <w:rsid w:val="00F0388F"/>
+    <w:rsid w:val="00F07DAA"/>
     <w:rsid w:val="00F151CA"/>
     <w:rsid w:val="00F60449"/>
     <w:rsid w:val="00F84812"/>
     <w:rsid w:val="00FC0954"/>
     <w:rsid w:val="00FE00C2"/>
     <w:rsid w:val="00FE0A9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>