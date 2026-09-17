--- v0 (2026-07-17)
+++ v1 (2026-09-17)
@@ -1,274 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="002E3DFF" w:rsidRDefault="00076358" w:rsidP="001F7B9D">
+    <w:p w:rsidR="002E3DFF" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK11"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>…………………………..</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">MÜMİN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>GENÇOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00076358">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">İLKOKULU </w:t>
       </w:r>
       <w:r w:rsidR="00F32EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MÜDÜRLÜĞÜNE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00076358" w:rsidRDefault="00076358" w:rsidP="00076358">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                              </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="001F580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>…………………..</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">   YILDIRIM</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00AF486F" w:rsidRPr="0072195E" w:rsidRDefault="00AF486F" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0072195E" w:rsidRDefault="00FE045C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2025-2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="0072195E" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Eğitim-Öğretim yılı </w:t>
       </w:r>
       <w:r w:rsidR="00076358">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Sınıflar</w:t>
       </w:r>
       <w:r w:rsidR="00076358" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00076358" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Sene Baş</w:t>
       </w:r>
       <w:r w:rsidR="00076358">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ı</w:t>
       </w:r>
       <w:r w:rsidR="00076358" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Zümre </w:t>
       </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve">toplantısı </w:t>
       </w:r>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
       <w:r w:rsidR="001609A2" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">12.09.2025 </w:t>
+        <w:t>.09.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001609A2" w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001609A2" w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
-        <w:t xml:space="preserve"> tarihi </w:t>
+        <w:t xml:space="preserve"> tarihi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F580D">
+        <w:t xml:space="preserve">saat </w:t>
       </w:r>
       <w:r w:rsidR="001609A2" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>12:00</w:t>
       </w:r>
       <w:r w:rsidR="002C2EF6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="001F7D72">
         <w:t xml:space="preserve"> Zümre Başkanı</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK96"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK97"/>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F580D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEMİKLİOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F580D" w:rsidRPr="00C054DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve">başkanlığında </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve">toplanacaktır. </w:t>
       </w:r>
       <w:r w:rsidR="003E6092" w:rsidRPr="00C054DA">
         <w:t>Toplantı yeri</w:t>
       </w:r>
       <w:r w:rsidR="00291F49" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve"> olarak </w:t>
       </w:r>
       <w:r w:rsidR="00C73B9C" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Öğretmenler Odası</w:t>
       </w:r>
       <w:r w:rsidR="00291F49" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve"> belirlenmiştir. Gündem maddeleri aşağıda belirtilmiştir. </w:t>
       </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="00C054DA">
         <w:t>Gereğini bilgilerinize arz ederim</w:t>
       </w:r>
       <w:r w:rsidR="0069417E" w:rsidRPr="0072195E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE045C" w:rsidRDefault="00FE045C" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E946C5" w:rsidRDefault="00E946C5" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA5A98" w:rsidTr="00C25665">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5A98" w:rsidRPr="0072195E" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
-[...13 lines deleted...]
-          <w:p w:rsidR="00CA5A98" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+          <w:p w:rsidR="00CA5A98" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ali </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>KEMİKLİOĞLU</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C054DA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00CA5A98">
               <w:t>Zümre Başkanı</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA5A98" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GÜNDEM MADDELERİ:</w:t>
@@ -431,241 +511,281 @@
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:t xml:space="preserve">Öğretim alanı ile ilgili akademik ve bilimsel çalışmaların izlenmesi, teknolojik gelişmelerin takip edilmesi, müzakere edilmesi, uygulamalara yansıtılması, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="OLE_LINK28"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E11AF1" w:rsidRPr="0072195E" w:rsidRDefault="00E11AF1" w:rsidP="001F7B9D">
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK28"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Öğretim programları, okul ve çevre şartları dikkate alınarak eğitim kurumlarının kademe ve türüne göre proje konuları ile performans çalışmalarının belirlenmesi, planlanması ve bunların ölçme ve değerlendirilmesine yönelik ölçeklerin hazırlanması,</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Derslerin daha verimli işlenebilmesi için ihtiyaç duyulan araç-gereç ve benzeri öğretim materyallerinin belirlenmesi, derslerin öğretim programı ve amaçlarına göre laboratuvar, kütüphane, spor salonu, atölye ve benzeri eğitim ortamlarının etkin kullanımına yönelik planlamaların yapılması, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+    <w:p w:rsidR="004A424C" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>İş sağlığı ve güvenliği tedbirlerinin değerlendirilmesi,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+    <w:p w:rsidR="007A11CB" w:rsidRDefault="007A11CB" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072195E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00CA5A98" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Okul temelli planlamalar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F580D" w:rsidRPr="0072195E" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Yapılacak gezilerin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072195E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların planlanması, bu doğrultuda gerekli öğrenme ortamlarının oluşturulması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA5A98" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3A56">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dilek ve temenniler</w:t>
       </w:r>
       <w:r w:rsidR="000F6E93" w:rsidRPr="009D3A56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000F6E93" w:rsidRPr="009D3A56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -752,128 +872,140 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00063784" w:rsidRDefault="00063784" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:t>OLUR</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5A98" w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.09.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C054DA">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+    </w:p>
+    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t>........................</w:t>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Erol ÜSTÜN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E6092" w:rsidRDefault="00CA5A98" w:rsidP="00945572">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:t>Okul Müdürü</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00945572" w:rsidRDefault="00945572" w:rsidP="00945572">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00F54312" w:rsidRDefault="00F54312">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E713B8" w:rsidRDefault="00FE045C" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00E713B8" w:rsidRDefault="001F580D" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2025-2026</w:t>
+        <w:t>2026-2027</w:t>
       </w:r>
       <w:r w:rsidR="00063784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F32EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EĞİTİM-ÖĞRETİM YILI</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C61B6B" w:rsidRDefault="00FE045C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -930,74 +1062,74 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6663"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D243F6" w:rsidTr="00D243F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D243F6" w:rsidRDefault="00D243F6" w:rsidP="00D243F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="OLE_LINK85"/>
-            <w:bookmarkStart w:id="5" w:name="OLE_LINK98"/>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK85"/>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK98"/>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Toplantı No</w:t>
             </w:r>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D243F6" w:rsidRDefault="00D243F6" w:rsidP="001F7B9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C054DA">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D243F6" w:rsidTr="00D243F6">
         <w:tc>
@@ -1024,63 +1156,75 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D243F6" w:rsidRDefault="00D243F6" w:rsidP="001F7B9D">
+          <w:p w:rsidR="00D243F6" w:rsidRDefault="006530EE" w:rsidP="001F7B9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C054DA">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>12.09.2025</w:t>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidR="00D243F6" w:rsidRPr="00C054DA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.09.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D243F6" w:rsidTr="00D243F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D243F6" w:rsidRDefault="00D243F6" w:rsidP="00D243F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Toplantı Saati</w:t>
             </w:r>
             <w:r w:rsidRPr="0072195E">
@@ -1174,207 +1318,291 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Toplantıya </w:t>
             </w:r>
             <w:r w:rsidRPr="0072195E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Katılanlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D243F6" w:rsidRDefault="00DA2852" w:rsidP="001F7B9D">
+          <w:p w:rsidR="00D243F6" w:rsidRDefault="006530EE" w:rsidP="001F7B9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ali </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>…………………</w:t>
+              <w:t>KEMİKLİOĞLU</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Behlül</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>GÜLCAN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , Feridun ŞANLI , Özgür KARACA , Yüksel ÇELİK , Aysu KESMEZ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>KIMICI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , Bülent TABAN , Eyüp GÜNGÖR , Ayşe ÖZ USLU</w:t>
+            </w:r>
+            <w:r w:rsidR="00E946C5">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , Seda </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E946C5">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EMİNOĞLU</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E946C5">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E946C5">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AYDAR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D243F6" w:rsidRDefault="00D243F6" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C7010E" w:rsidRPr="0072195E" w:rsidRDefault="00C7010E" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GÜNDEM MADDELERİ:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B52CC" w:rsidRPr="0072195E" w:rsidRDefault="00C7010E" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="OLE_LINK24"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK24"/>
       <w:r w:rsidRPr="0072195E">
         <w:t>Açılış ve yoklama</w:t>
       </w:r>
       <w:r w:rsidR="000E7D7A" w:rsidRPr="0072195E">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00312619" w:rsidRPr="0072195E" w:rsidRDefault="007B52CC" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Planlamaların; eğitim ve öğretimle ilgili mevzuat, okulun kuruluş amacı ve ilgili alanın öğretim programına uygun yapılması,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00312619" w:rsidRPr="0072195E" w:rsidRDefault="00312619" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK1"/>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Atatürkçülükle ilgili konuların üzerinde durularak çalışmaların buna göre planlanması ileöğretim programlarının incelenmesi, programların çevre özellikleri de dikkate alınarak amacına ve içeriğine uygun olarak uygulanması, yıllık plan ve ders planlarının hazırlanması ve uygulanmasında konu ve kazanım ağırlıklarının dikkate alınması,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w:rsidR="000E7D7A" w:rsidRPr="0072195E" w:rsidRDefault="000E7D7A" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:t xml:space="preserve">Derslerin işlenişinde uygulanacak öğretim yöntem ve tekniklerinin belirlenmesi, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="OLE_LINK45"/>
+      <w:bookmarkStart w:id="7" w:name="OLE_LINK45"/>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>öğretim programlarında yer alan okul temelli faaliyetlere yönelik planlamaların yapılması,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w:rsidR="000E7D7A" w:rsidRPr="0072195E" w:rsidRDefault="000E7D7A" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -1407,1395 +1635,1679 @@
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:t>Öğretim alanı ile ilgili akademik ve bilimsel çalışmaların izlenmesi, teknolojik gelişmelerin takip edilmesi, müzakere edilmesi, uygulamalara yansıtılması,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E11AF1" w:rsidRPr="0072195E" w:rsidRDefault="00E11AF1" w:rsidP="001F7B9D">
+    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="004443A8" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="OLE_LINK34"/>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Öğretim programları, okul ve çevre şartları dikkate alınarak eğitim kurumlarının kademe ve türüne göre proje konuları ile performans çalışmalarının belirlenmesi, planlanması ve bunların ölçme ve değerlendirilmesine yönelik ölçeklerin hazırlanması,</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>Derslerin daha verimli işlenebilmesi için ihtiyaç duyulan araç-gereç ve benzeri öğretim materyallerinin belirlenmesi, derslerin öğretim programı ve amaçlarına göre laboratuvar, kütüphane, spor salonu, atölye ve benzeri eğitim ortamlarının etkin kullanımına yönelik planlamaların yapılması,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="00FD042A" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00D64853" w:rsidRDefault="00FD042A" w:rsidP="00D64853">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK26"/>
+      <w:bookmarkStart w:id="8" w:name="OLE_LINK26"/>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>İş sağlığı ve güvenliği tedbirlerinin değerlendirilmesi,</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="005E660C" w:rsidP="00DA2852">
+      <w:r w:rsidR="00D64853">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64853" w:rsidRPr="00D64853">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Yapılacak gezilerin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A11CB" w:rsidRPr="00D64853" w:rsidRDefault="007A11CB" w:rsidP="00D64853">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072195E">
-[...7 lines deleted...]
-    <w:p w:rsidR="00DD56EC" w:rsidRPr="00D243F6" w:rsidRDefault="005E660C" w:rsidP="00F21401">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Okul temelli planlamalar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D64853" w:rsidRPr="0072195E" w:rsidRDefault="00D64853" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D243F6">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D64853">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Yapılacak gezilerin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidR="004A424C" w:rsidRPr="0072195E" w:rsidRDefault="005E660C" w:rsidP="00DA2852">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0072195E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların planlanması, bu doğrultuda gerekli öğrenme ortamlarının oluşturulması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD56EC" w:rsidRPr="00D243F6" w:rsidRDefault="005E660C" w:rsidP="00F21401">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D243F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dilek ve temenniler</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="009D3A56" w:rsidRDefault="009D3A56" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F54312" w:rsidRDefault="00F54312">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="OLE_LINK82"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="9" w:name="OLE_LINK82"/>
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK76"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00442024" w:rsidRDefault="005E660C" w:rsidP="00FE045C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GÜNDEM MADDELERİNİN GÖRÜŞÜLMESİ</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="OLE_LINK89"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK89"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidR="00C25665" w:rsidRPr="0072195E" w:rsidRDefault="00C25665" w:rsidP="00FE045C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006707D7" w:rsidRPr="00232346" w:rsidRDefault="00B067CF" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="OLE_LINK33"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="OLE_LINK81"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK33"/>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK46"/>
+      <w:bookmarkStart w:id="14" w:name="OLE_LINK81"/>
       <w:r w:rsidRPr="00232346">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Okulumuz </w:t>
       </w:r>
       <w:r w:rsidR="00605E31">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00DA2852">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sınıf </w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t xml:space="preserve">Zümresi, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="OLE_LINK32"/>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEMİKLİOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
+        <w:t xml:space="preserve">başkanlığında </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="001609A2" w:rsidRPr="00232346">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.09.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001609A2" w:rsidRPr="00232346">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
+        <w:t xml:space="preserve">tarihinde </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001609A2" w:rsidRPr="00232346">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>........................</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t>12:00</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001609A2" w:rsidRPr="00232346">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">12.09.2025 </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">12:00 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA2852">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> bir araya geldi. </w:t>
       </w:r>
       <w:r w:rsidR="00C73B9C" w:rsidRPr="00232346">
         <w:t>Toplantı yeri</w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> olarak </w:t>
       </w:r>
       <w:r w:rsidR="00C73B9C" w:rsidRPr="00232346">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Öğretmenler Odası</w:t>
       </w:r>
       <w:r w:rsidR="00DA2852">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t xml:space="preserve">belirlendi. Açılış konuşmasında </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEMİKLİOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA2852">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C45592">
-        <w:t>2025-2026</w:t>
+      <w:r w:rsidR="00A43C14">
+        <w:t>2026-2027</w:t>
       </w:r>
       <w:r w:rsidR="00DA2852">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t>eğitim-öğretim yılının ülkemiz, okulumuz ve öğrencilerimize hayırlı olmasını diledi.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="OLE_LINK36"/>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK36"/>
       <w:r w:rsidR="00DA2852">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t>Gündem maddeleri okunup katılımcıların görüş ve önerileri alındıktan sonra gündem</w:t>
       </w:r>
       <w:r w:rsidR="008454CC" w:rsidRPr="00232346">
-        <w:t xml:space="preserve"> maddelerig</w:t>
+        <w:t xml:space="preserve"> maddeleri</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008454CC" w:rsidRPr="00232346">
+        <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t>örüşülme</w:t>
       </w:r>
       <w:r w:rsidR="008454CC" w:rsidRPr="00232346">
         <w:t>ye başladı</w:t>
       </w:r>
       <w:r w:rsidR="006707D7" w:rsidRPr="00232346">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="000C3FA5" w:rsidRPr="00232346" w:rsidRDefault="001A2E71" w:rsidP="001F7B9D">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w:rsidR="00312619" w:rsidRPr="007A11CB" w:rsidRDefault="001A2E71" w:rsidP="007A11CB">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="OLE_LINK42"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK42"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>2.Sınıflar</w:t>
       </w:r>
       <w:r w:rsidR="002F765E" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> k</w:t>
       </w:r>
       <w:r w:rsidR="00DF6E4C" w:rsidRPr="00232346">
         <w:t xml:space="preserve">apsamında </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00DF6E4C" w:rsidRPr="00232346">
         <w:t xml:space="preserve">yapılacak tüm planlamaların, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="OLE_LINK87"/>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK87"/>
       <w:r w:rsidR="00605E31">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Türkiye Yüzyılı Maarif Modeli</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF6E4C" w:rsidRPr="00232346">
         <w:t>ile uyumlu olmasının önem</w:t>
       </w:r>
       <w:r w:rsidR="002F765E" w:rsidRPr="00232346">
         <w:t>i üzerinde duruldu</w:t>
       </w:r>
       <w:r w:rsidR="00DF6E4C" w:rsidRPr="00232346">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312619" w:rsidRPr="00232346" w:rsidRDefault="00312619" w:rsidP="001F7B9D">
-[...8 lines deleted...]
-    <w:p w:rsidR="000C3FA5" w:rsidRPr="001A2E71" w:rsidRDefault="00605E31" w:rsidP="001F7B9D">
+    <w:p w:rsidR="001A2E71" w:rsidRPr="007A11CB" w:rsidRDefault="00605E31" w:rsidP="007A11CB">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2E71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Türkiye Yüzyılı Maarif Modeli</w:t>
       </w:r>
       <w:r w:rsidR="001A2E71" w:rsidRPr="001A2E71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000016AD" w:rsidRPr="00232346">
-        <w:t xml:space="preserve">tekrar gözden </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>tekrar gözden geçirilmiştir.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="000016AD" w:rsidRPr="00232346">
-        <w:t>geçirilmiştir.Bu</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> kapsamda </w:t>
+        <w:t xml:space="preserve">Bu kapsamda </w:t>
       </w:r>
       <w:r w:rsidR="00B067CF" w:rsidRPr="001A2E71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>okulumuz</w:t>
       </w:r>
       <w:r w:rsidR="001A2E71" w:rsidRPr="001A2E71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00B067CF" w:rsidRPr="001A2E71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000016AD" w:rsidRPr="00232346">
         <w:t xml:space="preserve">çevresel koşulları dikkate alınarak yıllık plan ve ders planlarının hazırlanması gerektiği </w:t>
       </w:r>
       <w:r w:rsidR="001A2E71">
         <w:t>ve p</w:t>
       </w:r>
       <w:r w:rsidR="000016AD" w:rsidRPr="00232346">
         <w:t>lanlar</w:t>
       </w:r>
       <w:r w:rsidR="001A2E71">
         <w:t>ın</w:t>
       </w:r>
       <w:r w:rsidR="000016AD" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> uygulanırken konu ve kazanım ağırlıklarının dikkate alınması gerektiği belirtildi. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00672CAA" w:rsidRPr="00232346" w:rsidRDefault="001A2E71" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2.Sınıf süresince</w:t>
       </w:r>
       <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> öğrencilerin aktif katılımlarının önemi </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t>1/B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sınıf Öğretmeni </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A43C14">
+        <w:t>Behlül</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>……………….</w:t>
+      <w:r w:rsidR="00A43C14">
+        <w:t>GÜLCAN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> tarafından</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
-        <w:t xml:space="preserve"> tarafından dile getirildi. </w:t>
+        <w:t xml:space="preserve"> dile getirildi. </w:t>
       </w:r>
       <w:r w:rsidR="00C2698B">
-        <w:t xml:space="preserve">1/I Sınıf Öğretmeni </w:t>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2698B">
+        <w:t xml:space="preserve"> Sınıf Öğretmeni </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve">Feridun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C2698B">
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:t>ŞANLI</w:t>
+      </w:r>
       <w:r w:rsidR="00C2698B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2698B" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C2698B">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
         <w:t>ğrencilerin</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> aktif katılımını sağlamak amacıyla, çeşitli öğretim yöntem ve tekniklerinin</w:t>
       </w:r>
       <w:r w:rsidR="00C2698B">
         <w:t xml:space="preserve"> kullanılmasının önemine değin</w:t>
       </w:r>
       <w:r w:rsidR="005B320E" w:rsidRPr="00232346">
         <w:t>di</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="OLE_LINK77"/>
-      <w:bookmarkStart w:id="22" w:name="OLE_LINK78"/>
+      <w:bookmarkStart w:id="18" w:name="OLE_LINK77"/>
+      <w:bookmarkStart w:id="19" w:name="OLE_LINK78"/>
       <w:r w:rsidR="00C2698B">
         <w:t xml:space="preserve">. 1/H Sınıf Öğretmeni </w:t>
       </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve">Eyüp </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C2698B">
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:t>GÜNGÖR</w:t>
+      </w:r>
       <w:r w:rsidR="00C2698B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2698B" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083068B" w:rsidRPr="00232346">
-        <w:t xml:space="preserve">Okul Temelli Planlama yapılırken okul ve çevre </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Okul</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0083068B" w:rsidRPr="00232346">
-        <w:t>imkanları</w:t>
+        <w:t xml:space="preserve"> Temelli Planlama yapılırken okul ve çevre imkanları</w:t>
       </w:r>
       <w:r w:rsidR="001823E7" w:rsidRPr="00232346">
         <w:t>nın</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0083068B" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> değerlendiri</w:t>
       </w:r>
       <w:r w:rsidR="001823E7" w:rsidRPr="00232346">
         <w:t xml:space="preserve">lmesi </w:t>
       </w:r>
       <w:r w:rsidR="00E63C4B" w:rsidRPr="00232346">
         <w:t>gerektiği</w:t>
       </w:r>
       <w:r w:rsidR="00C2698B">
         <w:t>ni belirtti</w:t>
       </w:r>
       <w:r w:rsidR="00E63C4B" w:rsidRPr="00232346">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="008C104C" w:rsidRPr="00232346" w:rsidRDefault="002911C0" w:rsidP="001F7B9D">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidR="008C104C" w:rsidRPr="007A11CB" w:rsidRDefault="002911C0" w:rsidP="007A11CB">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="OLE_LINK79"/>
+      <w:bookmarkStart w:id="20" w:name="OLE_LINK79"/>
       <w:r>
         <w:t>Ö</w:t>
       </w:r>
       <w:r w:rsidR="00672CAA" w:rsidRPr="00232346">
         <w:t>zel eğitim ihtiyacı olan öğrenciler için Bireyselleştirilmiş Eğitim Programı (BEP)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> hazırlanmasının önemi vurgulanırken , 1/A Sınıf Öğretmeni </w:t>
+        <w:t xml:space="preserve"> hazırlanmasının önemi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>……………….</w:t>
+        <w:t>vurgulanırken , 1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sınıf Öğretmeni </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t>Bülent TABAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00672CAA" w:rsidRPr="00232346">
-        <w:t>BEP planlarının öğrencilerin bireysel ihtiyaçların</w:t>
+        <w:t>BEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00672CAA" w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> planlarının öğrencilerin bireysel ihtiyaçların</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a göre, güncel öğretim programına </w:t>
       </w:r>
       <w:r w:rsidR="00672CAA" w:rsidRPr="00232346">
         <w:t xml:space="preserve">uygun </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bir </w:t>
       </w:r>
       <w:r w:rsidR="00672CAA" w:rsidRPr="00232346">
         <w:t>şekilde hazırlanması gerektiğini belirtti.</w:t>
       </w:r>
       <w:r w:rsidR="00720E1E" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> Ayrıca farklılaştırılmış uygulamalarla öğrenme sürecinin desteklenmesinin önemli olduğu </w:t>
       </w:r>
       <w:r>
         <w:t>söylendi</w:t>
       </w:r>
       <w:r w:rsidR="00720E1E" w:rsidRPr="00232346">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidR="0031015D" w:rsidRPr="00232346" w:rsidRDefault="008C104C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232346">
         <w:t>Günümüzde tekn</w:t>
       </w:r>
       <w:r w:rsidR="002A571F">
         <w:t xml:space="preserve">olojik gelişmeler hızlanmış olup 2.Sınıflar olarak da </w:t>
       </w:r>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve">bu yeniliklerin takip edilmesi ve derslerde etkin şekilde kullanılması önem taşımaktadır. </w:t>
       </w:r>
       <w:r w:rsidR="002A571F">
-        <w:t xml:space="preserve">1/B Sınıf Öğretmeni </w:t>
-      </w:r>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3790">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002A571F">
+        <w:t xml:space="preserve"> Sınıf Öğretmeni </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve">Aysu KESMEZ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002A571F">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t>KIMICI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A571F" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00232346">
-        <w:t xml:space="preserve">, öğretmenlerin eğitim teknolojilerini kullanarak öğrencilerin öğrenme deneyimlerini zenginleştirmesi gerektiğini vurguladı. </w:t>
+        <w:t>, öğretmenlerin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> eğitim teknolojilerini kullanarak öğrencilerin öğrenme deneyimlerini zenginleştirmesi gerektiğini vurguladı. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0031015D" w:rsidRPr="00232346" w:rsidRDefault="0031015D" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00002146" w:rsidRDefault="00605E31" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="OLE_LINK10"/>
-      <w:bookmarkStart w:id="25" w:name="OLE_LINK35"/>
+      <w:bookmarkStart w:id="21" w:name="OLE_LINK10"/>
+      <w:bookmarkStart w:id="22" w:name="OLE_LINK35"/>
       <w:r w:rsidRPr="002F4C04">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Türkiye Yüzyılı Maarif Modeli</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3790">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E11AF1" w:rsidRPr="00232346">
         <w:t>ile öğrenilen bilgilerin hayata geçirilmesi</w:t>
       </w:r>
       <w:r w:rsidR="004127F7" w:rsidRPr="00232346">
         <w:t>nin</w:t>
       </w:r>
       <w:r w:rsidR="00E11AF1" w:rsidRPr="00232346">
-        <w:t xml:space="preserve"> de amaçlan</w:t>
+        <w:t xml:space="preserve"> amaçlan</w:t>
       </w:r>
       <w:r w:rsidR="004127F7" w:rsidRPr="00232346">
         <w:t>dığı belirtildi</w:t>
       </w:r>
       <w:r w:rsidR="00E11AF1" w:rsidRPr="00232346">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...10 lines deleted...]
-        <w:ind w:left="284"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w:rsidR="002F4C04" w:rsidRPr="00232346" w:rsidRDefault="002F4C04" w:rsidP="00BF3790">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00B9764A" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve">Derslerde verimi artırmak için yardımcı materyallerin kullanılmasının önemi vurgulandı. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="OLE_LINK73"/>
+      <w:bookmarkStart w:id="23" w:name="OLE_LINK73"/>
       <w:r w:rsidR="00EF6905" w:rsidRPr="00232346">
         <w:t xml:space="preserve">Ayrıca, ders işlenirken okul ortamının sağlayacağı avantajların da göz önünde bulundurulması </w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="OLE_LINK59"/>
+      <w:bookmarkStart w:id="24" w:name="OLE_LINK59"/>
       <w:r w:rsidR="002F4C04">
         <w:t xml:space="preserve">1/E Sınıf Öğretmeni </w:t>
       </w:r>
+      <w:r w:rsidR="00A43C14">
+        <w:t xml:space="preserve">Yüksel </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002F4C04">
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A43C14">
+        <w:t>ÇELİK</w:t>
+      </w:r>
       <w:r w:rsidR="002F4C04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F4C04" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF6905" w:rsidRPr="00232346">
-        <w:t xml:space="preserve">tarafından </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF6905" w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00EF6905" w:rsidRPr="00232346">
         <w:t>istendi. Bu kapsamda okul bahçesinin, uygun koşulların oluşması durumunda, kullanılabileceği ifade edildi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
-[...18 lines deleted...]
-    <w:p w:rsidR="004A424C" w:rsidRPr="00232346" w:rsidRDefault="00776181" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00776181" w:rsidRPr="001D5542" w:rsidRDefault="00776181" w:rsidP="001D5542">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="OLE_LINK80"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w:rsidR="004A424C" w:rsidRPr="007A11CB" w:rsidRDefault="00776181" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve">Okul içinde, ders sırasında ve nöbetlerde öğrenci ve öğretmenlerin olumsuz durumlarla karşılaşmaması için gerekli iş sağlığı ve güvenliği tedbirlerinin alınması gerektiği </w:t>
       </w:r>
       <w:r w:rsidR="002F4C04">
         <w:t xml:space="preserve">1/D Sınıf Öğretmeni </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF3790">
+        <w:t>Özgür KARACA</w:t>
+      </w:r>
       <w:r w:rsidR="002F4C04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F4C04">
         <w:t xml:space="preserve">tarafından </w:t>
       </w:r>
       <w:r w:rsidR="002F4C04" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00232346">
         <w:t>ifade</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve"> edildi. Bu konuda </w:t>
       </w:r>
       <w:r w:rsidR="002F4C04">
         <w:t>tüm okul çalışanlarının iş birliği</w:t>
       </w:r>
       <w:r w:rsidRPr="00232346">
         <w:t xml:space="preserve"> yapılmasının önemi üzerinde duruldu. </w:t>
       </w:r>
       <w:r w:rsidR="0083068B" w:rsidRPr="00232346">
         <w:t xml:space="preserve">Sınıflarda, okul koridorlarında, merdivenlerde ve okul bahçesinde iş sağlığı ve güvenliğini tehlikeye atacak unsurların fark edilmesi durumunda okul idaresiyle paylaşılması gerektiği belirtildi. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="OLE_LINK65"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
+      <w:bookmarkStart w:id="26" w:name="OLE_LINK65"/>
+      <w:bookmarkStart w:id="27" w:name="OLE_LINK21"/>
+    </w:p>
+    <w:p w:rsidR="007A11CB" w:rsidRPr="007A11CB" w:rsidRDefault="007A11CB" w:rsidP="007A11CB">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
-        <w:tabs>
-[...27 lines deleted...]
-    <w:p w:rsidR="004A424C" w:rsidRPr="00232346" w:rsidRDefault="00E45534" w:rsidP="001F7B9D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A11CB" w:rsidRPr="00232346" w:rsidRDefault="007A11CB" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232346">
-        <w:t xml:space="preserve">Okulda yalnızca öğretim faaliyetlerinin </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Okul temelli planlamaların dersler için yıllık planlarda belirlenen ders saatlerinin yarısı 1.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00232346">
-[...9 lines deleted...]
-        <w:t>aynı</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dönem ,kalan</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00232346">
-[...19 lines deleted...]
-    <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yarısı 2.dönemde işlenmelidir şeklinde ortak görüş belirtildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA534C" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:p w:rsidR="004A424C" w:rsidRPr="00232346" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00BF3790" w:rsidRPr="00BF3790" w:rsidRDefault="00BF3790" w:rsidP="00BF3790">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Türkiye Yü</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5542">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yılı Maarif Modeli’ne uygun </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>şekilde , 2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2027 Eğitim-Öğretim yılı içinde , derslerdeki konulara uygun ve paralel bir şekilde , </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5542">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>yerleri ve zamanı daha sonra konu takvimine göre , zümreler arası işbirliğine dayanarak daha sonra belirlenmesi gerektiği belirtildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D3A56" w:rsidRPr="00F32EEF" w:rsidRDefault="001609A2" w:rsidP="001F7B9D">
+    <w:p w:rsidR="004A424C" w:rsidRPr="00232346" w:rsidRDefault="00E45534" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00232346">
+        <w:t xml:space="preserve">Okulda yalnızca öğretim faaliyetlerinin </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F32EEF">
-[...5 lines deleted...]
-      <w:r w:rsidR="00AD40A8" w:rsidRPr="00232346">
+      <w:r w:rsidRPr="00232346">
+        <w:t>yapılmadığı</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3DFF" w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E214F">
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidRPr="00232346">
+        <w:t>aynı</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> zamanda milli, manevi ve ahlaki değerlerin </w:t>
+      </w:r>
+      <w:r w:rsidR="004E214F">
+        <w:t>verilmesi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232346">
+        <w:t xml:space="preserve"> gereken yer olduğu hatırlatıldı. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92584" w:rsidRPr="00232346">
+        <w:t xml:space="preserve">Derslerde kültürümüze ve tarihimize dair konulardan da bahsedilmesi gerektiği </w:t>
+      </w:r>
+      <w:r w:rsidR="004E214F">
+        <w:t>belirtildi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92584" w:rsidRPr="00232346">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="OLE_LINK71"/>
+    </w:p>
+    <w:p w:rsidR="00CA534C" w:rsidRPr="00232346" w:rsidRDefault="00CA534C" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w:rsidR="004A424C" w:rsidRPr="00232346" w:rsidRDefault="004A424C" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D3A56" w:rsidRPr="00F32EEF" w:rsidRDefault="004358CB" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>KEMİKLİOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD40A8" w:rsidRPr="00232346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671B47" w:rsidRPr="00F32EEF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2025-2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3790">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00671B47" w:rsidRPr="00F32EEF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3790">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00874D4C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E6092" w:rsidRPr="00F32EEF">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Eğitim-Öğretim yılı</w:t>
       </w:r>
       <w:r w:rsidR="004A7A8E" w:rsidRPr="00232346">
         <w:t>nın verimli ve sağlıklı geçmesi dilek ve temennisiyle toplantıyı sona erdirdi.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w:rsidR="00F32EEF" w:rsidRPr="00F32EEF" w:rsidRDefault="00F32EEF" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w:rsidR="00F54312" w:rsidRDefault="00F54312">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="002E3DFF" w:rsidRPr="0072195E" w:rsidRDefault="002E3DFF" w:rsidP="00FE045C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072195E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ALINAN KARARLAR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E3DFF" w:rsidRPr="0072195E" w:rsidRDefault="002E3DFF" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2825,51 +3337,69 @@
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2025-2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="00B067CF" w:rsidRPr="00C054DA">
         <w:t>Eğitim-Öğretim yılı</w:t>
       </w:r>
       <w:r w:rsidR="00CF47C7" w:rsidRPr="00C054DA">
         <w:t xml:space="preserve">nda oluşturulacak planların </w:t>
       </w:r>
       <w:r w:rsidR="00605E31">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Türkiye Yüzyılı Maarif Modeli</w:t>
       </w:r>
       <w:r w:rsidR="00CF47C7" w:rsidRPr="00C054DA">
         <w:t>ile uyumlu olmasına,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF47C7" w:rsidRPr="00C054DA" w:rsidRDefault="00CF47C7" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
@@ -2889,100 +3419,144 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Yıl içerisinde yapılacak çalışmaların </w:t>
       </w:r>
       <w:r w:rsidR="00C45592">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>2025-2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45592">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidR="003E6092" w:rsidRPr="00C054DA">
         <w:t>Eğitim-Öğretim Yılı</w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C054DA">
         <w:t xml:space="preserve">İş Takvimi göz önünde bulundurularak hazırlanmasına, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B61B2" w:rsidRPr="00C054DA" w:rsidRDefault="002B61B2" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teslim edilecek evrakların </w:t>
+        <w:t xml:space="preserve">Teslim edilecek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evrakların </w:t>
+      </w:r>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, kamuda</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E946C5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tasarruf tedbirleri kapsamında </w:t>
       </w:r>
       <w:r w:rsidR="00950530" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>kâğıt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> israfına sebep olmamak amacıyla elektronik ortamda okul idaresine teslim edilmesine,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF47C7" w:rsidRPr="00C054DA" w:rsidRDefault="00CF47C7" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
@@ -3141,1034 +3715,1112 @@
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Teknolojik gelişmelerin takip edilerek ders içeriklerine uygun olan materyallerin gerektiğinde ders içi etkinliklerde kullanılmasına, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006312B3" w:rsidRPr="00C054DA" w:rsidRDefault="006312B3" w:rsidP="001F7B9D">
+    <w:p w:rsidR="006312B3" w:rsidRDefault="006312B3" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Okulun çevre şartları göz önünde bulundurularak öğrencilerin ilgi ve ihtiyaçlarına uygun çalışmalara </w:t>
       </w:r>
       <w:r w:rsidR="008900D9" w:rsidRPr="00C054DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">yönlendirilmesine yönelik rehberlik çalışmaları yapılmasına, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008900D9" w:rsidRPr="00C054DA" w:rsidRDefault="008900D9" w:rsidP="001F7B9D">
+    <w:p w:rsidR="007A11CB" w:rsidRDefault="007A11CB" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C054DA">
-[...7 lines deleted...]
-    <w:p w:rsidR="008900D9" w:rsidRPr="00C054DA" w:rsidRDefault="008900D9" w:rsidP="00C25665">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okul temelli planlama </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kapsamında , yıllık</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planda belirtilen sürelerin yarısının ilk dönem diğer yarısının 2.dönem işlenmesine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E946C5" w:rsidRPr="00C054DA" w:rsidRDefault="00E946C5" w:rsidP="001F7B9D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C054DA">
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eğitim-Öğretim yılı içerisinde müfredata bağlı gezilerin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>yapılmasına ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008900D9" w:rsidRPr="00C054DA" w:rsidRDefault="008900D9" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Milli, manevi ve ahlaki değerlerin pekiştirilmesi için öğrencilere rehberlik edilmesine,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008900D9" w:rsidRPr="00C054DA" w:rsidRDefault="008900D9" w:rsidP="00C25665">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...762 lines deleted...]
-    <w:p w:rsidR="00874D4C" w:rsidRDefault="00874D4C" w:rsidP="001F7B9D">
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Okul idaresi ile iş birliği içinde çalışılmasına karar verilmiştir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B4EBA" w:rsidRPr="0072195E" w:rsidRDefault="007B4EBA" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00874D4C" w:rsidRDefault="00874D4C" w:rsidP="001F7B9D">
+    <w:p w:rsidR="007B4EBA" w:rsidRDefault="007B4EBA" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRPr="00993532" w:rsidRDefault="00E946C5" w:rsidP="00E85D5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ali </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>KEMİKLİOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Behlül</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>GÜLCAN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Feridun ŞANLI</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D5F" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E85D5F" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E85D5F" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRPr="00993532" w:rsidRDefault="00E85D5F" w:rsidP="00E85D5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/A Sınıfı Öğretmeni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRPr="00993532" w:rsidRDefault="00E85D5F" w:rsidP="00E85D5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Özgür KARACA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Yüksel ÇELİK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Aysu KESMEZ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>KIMICI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRPr="00993532" w:rsidRDefault="00E85D5F" w:rsidP="00E85D5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE6743" w:rsidRPr="00993532" w:rsidRDefault="00E85D5F" w:rsidP="00AE6743">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bülent TABAN               Eyüp GÜNGÖR</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Ayşe Ö</w:t>
+      </w:r>
+      <w:r w:rsidR="0061043E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USLU</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6743" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Seda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>EMİNOĞLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6743">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>AYDAR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6743" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE6743" w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRDefault="00AE6743" w:rsidP="00AE6743">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G Sınıfı Öğretmeni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Öğretmeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sınıfı Öğretmeni  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0061043E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>1/K Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993532">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D5F">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E85D5F">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E85D5F" w:rsidRPr="00993532" w:rsidRDefault="00E85D5F" w:rsidP="00E85D5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00874D4C" w:rsidRDefault="00874D4C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4177,115 +4829,147 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA5A98" w:rsidRPr="0072195E" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00874D4C" w:rsidRDefault="00874D4C" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00CA5A98" w:rsidRPr="0072195E" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="0061043E" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C054DA">
-[...3 lines deleted...]
-        <w:t>12.09.2025</w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5A98" w:rsidRPr="00C054DA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:t>UYGUNDUR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
+    <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="0061043E" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C054DA">
-[...3 lines deleted...]
-        <w:t>........................</w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Erol ÜSTÜN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA5A98" w:rsidRPr="00C054DA" w:rsidRDefault="00CA5A98" w:rsidP="001F7B9D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C054DA">
         <w:t>Okul Müdürü</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B4EBA" w:rsidRDefault="007B4EBA" w:rsidP="001F7B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
@@ -5134,185 +5818,198 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C61B6B"/>
     <w:rsid w:val="000016AD"/>
     <w:rsid w:val="00002146"/>
     <w:rsid w:val="00063784"/>
     <w:rsid w:val="00066A7D"/>
     <w:rsid w:val="00075D80"/>
     <w:rsid w:val="00076358"/>
     <w:rsid w:val="00086715"/>
     <w:rsid w:val="000934AF"/>
     <w:rsid w:val="00093EA3"/>
     <w:rsid w:val="000C3FA5"/>
     <w:rsid w:val="000C5D33"/>
     <w:rsid w:val="000D1737"/>
     <w:rsid w:val="000E230E"/>
     <w:rsid w:val="000E7D7A"/>
     <w:rsid w:val="000F6E93"/>
     <w:rsid w:val="000F7EC5"/>
     <w:rsid w:val="00120857"/>
     <w:rsid w:val="001609A2"/>
     <w:rsid w:val="001823E7"/>
     <w:rsid w:val="001A2E71"/>
+    <w:rsid w:val="001D5542"/>
+    <w:rsid w:val="001F580D"/>
+    <w:rsid w:val="001F61F1"/>
     <w:rsid w:val="001F7B9D"/>
     <w:rsid w:val="001F7D72"/>
     <w:rsid w:val="00232346"/>
     <w:rsid w:val="0027174D"/>
     <w:rsid w:val="002911C0"/>
     <w:rsid w:val="00291F49"/>
     <w:rsid w:val="002A571F"/>
     <w:rsid w:val="002B61B2"/>
     <w:rsid w:val="002C2EF6"/>
     <w:rsid w:val="002E3DFF"/>
     <w:rsid w:val="002F4C04"/>
     <w:rsid w:val="002F765E"/>
     <w:rsid w:val="0031015D"/>
     <w:rsid w:val="00312619"/>
     <w:rsid w:val="00335336"/>
     <w:rsid w:val="003E0CBA"/>
     <w:rsid w:val="003E6092"/>
     <w:rsid w:val="004127F7"/>
+    <w:rsid w:val="004358CB"/>
     <w:rsid w:val="00442024"/>
     <w:rsid w:val="004443A8"/>
     <w:rsid w:val="00453C3E"/>
     <w:rsid w:val="004A424C"/>
     <w:rsid w:val="004A7A8E"/>
     <w:rsid w:val="004E214F"/>
     <w:rsid w:val="004F1B0F"/>
     <w:rsid w:val="004F59AE"/>
     <w:rsid w:val="00513E2D"/>
     <w:rsid w:val="00516DC9"/>
     <w:rsid w:val="00546625"/>
     <w:rsid w:val="005B320E"/>
     <w:rsid w:val="005E660C"/>
     <w:rsid w:val="00605E31"/>
+    <w:rsid w:val="0061043E"/>
     <w:rsid w:val="00616A62"/>
     <w:rsid w:val="006312B3"/>
+    <w:rsid w:val="006530EE"/>
     <w:rsid w:val="006707D7"/>
     <w:rsid w:val="00671B47"/>
     <w:rsid w:val="00672CAA"/>
     <w:rsid w:val="0069417E"/>
     <w:rsid w:val="006A6AB3"/>
     <w:rsid w:val="006C6B87"/>
     <w:rsid w:val="006D479C"/>
+    <w:rsid w:val="007103CC"/>
     <w:rsid w:val="00720E1E"/>
     <w:rsid w:val="0072195E"/>
     <w:rsid w:val="00742E32"/>
     <w:rsid w:val="00776181"/>
+    <w:rsid w:val="007A11CB"/>
     <w:rsid w:val="007B4EBA"/>
     <w:rsid w:val="007B52CC"/>
     <w:rsid w:val="00800984"/>
     <w:rsid w:val="0080380F"/>
     <w:rsid w:val="00807A50"/>
     <w:rsid w:val="0083068B"/>
     <w:rsid w:val="008454CC"/>
     <w:rsid w:val="00874D4C"/>
     <w:rsid w:val="008900D9"/>
     <w:rsid w:val="008A149B"/>
     <w:rsid w:val="008A26ED"/>
     <w:rsid w:val="008A6CEE"/>
     <w:rsid w:val="008B292A"/>
     <w:rsid w:val="008C104C"/>
     <w:rsid w:val="00945572"/>
     <w:rsid w:val="00950530"/>
     <w:rsid w:val="009958DE"/>
     <w:rsid w:val="009D3A56"/>
     <w:rsid w:val="009D7F30"/>
     <w:rsid w:val="009F5284"/>
+    <w:rsid w:val="00A43C14"/>
     <w:rsid w:val="00A528C2"/>
     <w:rsid w:val="00A64600"/>
     <w:rsid w:val="00AD40A8"/>
+    <w:rsid w:val="00AE6743"/>
     <w:rsid w:val="00AF2130"/>
     <w:rsid w:val="00AF486F"/>
     <w:rsid w:val="00B0662D"/>
     <w:rsid w:val="00B067CF"/>
     <w:rsid w:val="00B26F4B"/>
     <w:rsid w:val="00B9764A"/>
+    <w:rsid w:val="00BF3790"/>
     <w:rsid w:val="00BF3DC7"/>
     <w:rsid w:val="00BF49B5"/>
     <w:rsid w:val="00C054DA"/>
     <w:rsid w:val="00C25665"/>
     <w:rsid w:val="00C2698B"/>
     <w:rsid w:val="00C27BE8"/>
     <w:rsid w:val="00C45592"/>
     <w:rsid w:val="00C61B6B"/>
     <w:rsid w:val="00C7010E"/>
     <w:rsid w:val="00C73B9C"/>
     <w:rsid w:val="00C92584"/>
     <w:rsid w:val="00CA534C"/>
     <w:rsid w:val="00CA5A98"/>
     <w:rsid w:val="00CD68A0"/>
     <w:rsid w:val="00CF47C7"/>
     <w:rsid w:val="00D207BD"/>
     <w:rsid w:val="00D243F6"/>
     <w:rsid w:val="00D26634"/>
     <w:rsid w:val="00D60811"/>
+    <w:rsid w:val="00D64853"/>
     <w:rsid w:val="00D96428"/>
     <w:rsid w:val="00DA2852"/>
     <w:rsid w:val="00DB2CFF"/>
     <w:rsid w:val="00DB4EDC"/>
     <w:rsid w:val="00DD56EC"/>
     <w:rsid w:val="00DE6BCD"/>
     <w:rsid w:val="00DF6BAF"/>
     <w:rsid w:val="00DF6E4C"/>
     <w:rsid w:val="00E11AF1"/>
     <w:rsid w:val="00E45534"/>
     <w:rsid w:val="00E61155"/>
     <w:rsid w:val="00E63C4B"/>
     <w:rsid w:val="00E713B8"/>
     <w:rsid w:val="00E77949"/>
     <w:rsid w:val="00E85D5F"/>
+    <w:rsid w:val="00E946C5"/>
     <w:rsid w:val="00EF6905"/>
     <w:rsid w:val="00F2665F"/>
     <w:rsid w:val="00F32EEF"/>
     <w:rsid w:val="00F54312"/>
     <w:rsid w:val="00F96940"/>
     <w:rsid w:val="00FB2DED"/>
     <w:rsid w:val="00FC3703"/>
     <w:rsid w:val="00FD042A"/>
     <w:rsid w:val="00FE045C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -6302,68 +6999,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1405</Words>
-  <Characters>8010</Characters>
+  <Words>1502</Words>
+  <Characters>8568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9397</CharactersWithSpaces>
+  <CharactersWithSpaces>10050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>