--- v0 (2026-07-17)
+++ v1 (2026-09-17)
@@ -1,18853 +1,5503 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="003B6A9E" w:rsidRPr="00551892" w:rsidRDefault="00DB254C" w:rsidP="003B6A9E">
-[...1 lines deleted...]
-        <w:spacing w:line="100" w:lineRule="atLeast"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...328 lines deleted...]
-    <w:p w:rsidR="003B6A9E" w:rsidRPr="003801AB" w:rsidRDefault="003B6A9E" w:rsidP="003B6A9E">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MİLLİ EĞİTİM BAKANLIĞI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00816C78">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...266 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816C78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İLKOKULU MÜDÜRLÜĞÜ’NE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           2026-2027 Eğitim öğretim yılı 3. Sınıflar sene başı zümre toplantısı 08.09.2026 tarihi saat 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E49">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...2862 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>te</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Zümre Başkanı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> başkanlığında </w:t>
+      </w:r>
+      <w:r w:rsidR="000028FB">
+        <w:t>3/A sınıfında</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> toplanacaktır. Gündem maddeleri </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E49">
+        <w:t xml:space="preserve">aşağıda belirtilmiştir. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gereğini bilgilerinize arz ederim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="135"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="950"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="6102"/>
+        <w:gridCol w:w="4613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD5E91" w:rsidRPr="00DD5E91" w:rsidTr="00DD5E91">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5E91" w:rsidRPr="00DD5E91" w:rsidRDefault="00DD5E91" w:rsidP="00DD5E91">
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00816C78">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...609 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Zümre Başkanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C33D06" w:rsidRPr="00DD5E91" w:rsidRDefault="00C33D06" w:rsidP="00DD5E91">
-[...225 lines deleted...]
-    <w:p w:rsidR="00DD5E91" w:rsidRPr="008E5BFC" w:rsidRDefault="00EA3246" w:rsidP="003B6A9E">
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GÜNDEM MADDELERİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Açılış ve yoklama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Türkiye Yüzyılı Maarif Modelinin değerlendirilmesi.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Atatürkçülükle ilgili konuların üzerinde durularak çalışmaların buna göre planlanması ile öğretim programlarının incelenmesi, programların çevre özellikleri de dikkate alınarak amacına ve içeriğine uygun olarak uygulanması, yıllık plan ve ders planlarının hazırlanması ve uygulanmasında konu ve kazanım ağırlıklarının dikkate alınması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derslerin işlenişinde uygulanacak öğretim yöntem ve tekniklerinin belirlenmesi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların planlanması, bu doğrultuda gerekli öğrenme ortamlarının oluşturulması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Okul aile iş birliği ve veli toplantıları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Öğrencilerin çoklu okuryazarlık becerilerinin geliştirilmesine yönelik planlamaların yapılması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Başarıyı arttırıcı tedbirlerin belirlenmesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000028FB" w:rsidRDefault="000028FB" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Okul Temelli Planlama </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E49">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tkinlikleri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Serbest Etkinlik dersinin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Öğrencilere kitap okuma alışkanlığı kazandırmak için yapılacak olan uygulamaların karara bağlanması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dilek, temenniler ve kapanış.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00A85101" w:rsidRDefault="00A85101" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00A85101" w:rsidRDefault="00A85101" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00A85101" w:rsidRDefault="00A85101" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...61 lines deleted...]
-    </w:p>
+      </w:pPr>
+      <w:r>
+        <w:t>OLUR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD14D1">
+        <w:t>07.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>……………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Okul Müdürü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:sectPr w:rsidR="00816C78">
+          <w:pgSz w:w="11905" w:h="16837"/>
+          <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816C78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İLKOKULU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026-2027 EĞİTİM-ÖĞRETİM YILI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00C7096A" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7096A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. SINIFLAR I. DÖNEM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C7096A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SENE BAŞIZÜMRE ÖĞRETMENLERİ TOPLANTI TUTANAĞI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10440" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblCellMar>
+          <w:left w:w="50" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1350"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="3605"/>
+        <w:gridCol w:w="7160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B027F6" w:rsidRPr="00DD5E91" w:rsidTr="00D00E21">
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
         <w:trPr>
-          <w:trHeight w:val="296"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
-[...2565 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3581" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5E91" w:rsidRPr="00DD5E91" w:rsidRDefault="00DD5E91" w:rsidP="00DD5E91">
-[...1951 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
               <w:t>Toplantı No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036882" w:rsidRPr="00DD5E91" w:rsidRDefault="00036882" w:rsidP="00036882">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Tarihi</w:t>
+              <w:t xml:space="preserve"> : 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036882" w:rsidRPr="00DD5E91" w:rsidTr="00036882">
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
         <w:trPr>
-          <w:trHeight w:val="339"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036882" w:rsidRPr="00036882" w:rsidRDefault="00036882" w:rsidP="00036882">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
             <w:r>
-              <w:t>Dönem</w:t>
-[...2 lines deleted...]
-              <w:t>Velî Toplantısı</w:t>
+              <w:t>Toplantının Öğretim Yılı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036882" w:rsidRPr="00DD5E91" w:rsidRDefault="00036882" w:rsidP="00036882">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>una kadar</w:t>
+              <w:t xml:space="preserve"> : 2026-2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036882" w:rsidRPr="00DD5E91" w:rsidTr="00036882">
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
         <w:trPr>
-          <w:trHeight w:val="339"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036882" w:rsidRPr="00036882" w:rsidRDefault="00036882" w:rsidP="00036882">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
             <w:r>
-              <w:t xml:space="preserve">Dönem </w:t>
-[...2 lines deleted...]
-              <w:t>Velî Toplantısı</w:t>
+              <w:t>Toplantının Dönem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00036882" w:rsidRPr="00DD5E91" w:rsidRDefault="00036882" w:rsidP="00036882">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DD5E91">
+              <w:t xml:space="preserve"> : 1. Dönem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
+              <w:t>Toplantının Tarihi ve yeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Şubat ayının </w:t>
+              <w:t xml:space="preserve"> : 08.09.2026- 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C15E49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>sonuna kadar</w:t>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidR="000028FB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –3/A Sınıfı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
+              <w:t>Toplantının Başkanı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00A85101">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A85101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>…………………..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00816C78" w:rsidTr="00816C78">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+            <w:r>
+              <w:t>Toplantıya Katılanlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7112" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00A85101">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A85101">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ..............................., ................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B421A7" w:rsidRPr="00DD5E91" w:rsidRDefault="00B421A7" w:rsidP="00DD5E91">
-[...1326 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...766 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GÜNDEM MADDELERİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Açılış ve yoklama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD5E91">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Türkiye Yüzyılı Maarif Modelinin değerlendirilmesi.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Atatürkçülükle ilgili konuların üzerinde durularak çalışmaların buna göre planlanması ile öğretim programlarının incelenmesi, programların çevre özellikleri de dikkate alınarak amacına ve içeriğine uygun olarak uygulanması, yıllık plan ve ders planlarının hazırlanması ve uygulanmasında konu ve kazanım ağırlıklarının dikkate alınması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Derslerin işlenişinde uygulanacak öğretim yöntem ve tekniklerinin belirlenmesi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların planlanması, bu doğrultuda gerekli öğrenme ortamlarının oluşturulması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Okul aile iş birliği ve veli toplantıları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Öğrencilerin çoklu okuryazarlık becerilerinin geliştirilmesine yönelik planlamaların yapılması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Başarıyı arttırıcı tedbirlerin belirlenmesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000028FB" w:rsidRDefault="000028FB" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Okul Temelli Planlama Etkinlikleri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Serbest Etkinlik dersinin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Öğrencilere kitap okuma alışkanlığı kazandırmak için yapılacak olan uygulamaların karara bağlanması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dilek, temenniler ve kapanış.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GÜNDEM MADDELERİNİN GÖRÜŞÜLMESİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Açılış ve yoklama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      Zümre Başkanı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>……………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> açılış konuşması ile toplantıyı başlattı. 2026-2027 Eğitim</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E49">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Öğretim </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E49">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ılının ülkemize v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>e milletimize hayırlı olmasını temenni ederek devam etti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00E12114" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12114">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Türkiye Yüzyılı Maarif Modelinin değerlendirilmesi.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00E12114" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     ……………………………. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t xml:space="preserve">Türkiye Yüzyılı Maarif Modeli, , bilgiyi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t xml:space="preserve">tek başına ezberletmektense bunun yerine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t xml:space="preserve">öğrencilerin araştırma yapma, sorgulama ve </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>daha başka birçok becerisini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="000808D4" w:rsidRPr="000808D4" w:rsidRDefault="000808D4" w:rsidP="000808D4">
+      <w:r w:rsidR="00A85101">
+        <w:t>geliştirmeyi hedefleyen bir modeldir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>Şeklinde konuştu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00E12114" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>……………………………. ise “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>li ve manevi değerlerimizi derslerle bütünleştirerek öğrencileri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t>her açıdan desteklemektedir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12114">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” diye ekledi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:br/>
+        <w:t xml:space="preserve">Sene başında yapılacak olan tüm planlamaların yeni müfredat ve maarif model ve ilgili mevzuatlar incelenerek hazırlanmasının önemi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>……………………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A85101">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A85101">
+        <w:t xml:space="preserve"> vurgulandı.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atatürkçülükle ilgili konuların üzerinde durularak çalışmaların buna göre planlanması ile öğretim programlarının incelenmesi, programların çevre özellikleri de dikkate alınarak amacına ve içeriğine uygun olarak uygulanması, yıllık plan ve ders planlarının hazırlanması ve uygulanmasında konu ve kazanım ağırlıklarının dikkate alınması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00A85101">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3/B Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> 3. Sınıf derslerinin plan ve programlarının, yeni maarif model dikkate alınarak mevzuata uygun şekilde oluşturulmasının </w:t>
+      </w:r>
+      <w:r>
+        <w:t>önemini</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> vurguladı.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Atatürkçülükle ilgili konuların da bir bütünlük içinde işleneceği vurgusu yapıldı</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>. Öğrencilerimizin bu değerleri öğrenmeleri ve yaşatmaları, ülkemizin parlak geleceği için büyük önem taşımaktadır" diyerek konuşmasını tamamladı.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Derslerin işlenişinde uygulanacak öğretim yöntem ve tekniklerinin belirlenmesi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00F72D45" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85101">
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A85101">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve">3. Sınıf dersleri işlenirken öğrencinin aktif, öğretmenin yönlendirici konumda bulunması gereğinden bahsedildi. Soru Cevap, Tartışma, Takım/Gurup Çalışması, Uygulama – Alıştırma, Problem Çözme, Rol </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve">Yapma </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85101">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>Örnek</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> Olay, Gösterip- Yaptırma gibi yöntemlerin 3. Sınıf derslerinde kullanılması gerektiği belirtildi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların planlanması, bu doğrultuda gerekli öğrenme ortamlarının oluşturulması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00A85101" w:rsidRDefault="00A85101" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3/C Sınıf Öğretmeni </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85101">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Millî, manevi ve ahlaki değerlerin, örtük öğrenme yoluyla eğitim ve öğretim süreçlerinde etkin bir şekilde yürütülmesine yönelik çalışmaların</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kesinlikle en etkili </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>şekilde , aksatmadan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , öğrencilere bu bilinci vererek işlemeleri gerektiğini belirtti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Okul aile iş birliği ve veli toplantıları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00A85101" w:rsidP="00A85101">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3/D Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve">, "Okul-aile iş birliğinin öğrencilerimizin başarısı için büyük </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">önem taşıdığını" vurguladı. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="000028FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Öğrencilerin çoklu okuryazarlık becerilerinin geliştirilmesine yönelik planlamaların yapılması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="000028FB" w:rsidP="000028FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>ğrencilerimizin çoklu okuryazarlık becerilerinin geliştirilmesi gerektiğini vurgula</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dı</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>. Geleneksel okuryazarlık becerilerinin yanı sıra dijital, görsel, medya, kültürel ve eleştirel okuryazarlık gibi çeşitli alanlarda yetkinlik kazanmaları</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nın</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EEB">
+        <w:t>öneminden bahsetti</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Başarıyı arttırıcı tedbirlerin belirlenmesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00D533A9" w:rsidRDefault="00816C78" w:rsidP="00274F63">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      Zümre Başkanı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C1EEB">
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sınıf etkinliklerinde geride kalan öğrencilerin başarısızlıklarının nedenlerinin araştırılması ve bu nedenlerin giderilmesi için öğretmenlerin iş birliği içinde olmasının önemini vurgula</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96DB0">
+        <w:t>dı</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ayrıca, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EEB">
+        <w:t xml:space="preserve">engelli </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">öğrencileri tespit ederek, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EEB">
+        <w:t>gerekli destek sağlanmalı</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">" ifadelerini kullandı. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00274F63" w:rsidRPr="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...22 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Okul Temelli Planlama Etkinlikleri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63"/>
+    <w:p w:rsidR="00274F63" w:rsidRPr="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Türkçe (12 Saat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRPr="002C1EEB" w:rsidRDefault="00274F63" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Matematik (8 Saat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRPr="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hayat Bilgisi (5 Saat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRPr="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fen Bilimleri (6 Saat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRDefault="00274F63" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274F63">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Beden Eğitimi ve Oyun (8 Saat)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1EEB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidR="002C1EEB" w:rsidRPr="002C1EEB">
+        <w:t xml:space="preserve">Okul temelli planlamaların yarısı ilk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C1EEB" w:rsidRPr="002C1EEB">
+        <w:t>dönem , diğer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C1EEB" w:rsidRPr="002C1EEB">
+        <w:t xml:space="preserve"> yarısı 2.dönemde işlenecek şekilde kararlaştırılmıştır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C1EEB" w:rsidRPr="00274F63" w:rsidRDefault="002C1EEB" w:rsidP="00274F63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00274F63" w:rsidRDefault="00274F63" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Serbest Etkinlik dersinin planlanması</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">       Serbest Etkinlikler dersinin uygulanmasında hangi etkinliklerin seçilip uygulanacağı, okul ve çevrenin şartları ile öğrencilerin bireysel özellikleri ve ihtiyaçları dikkate alınarak; haftalık ders çizelgesi incelenerek</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:t>; “Drama, Masal ve Geleneksel Oyun” etkinliklerinden oluşturulması üzere planlanması kararlaştırıldı.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Öğrencilere kitap okuma alışkanlığı kazandırmak için yapılacak olan uygulamaların karara bağlanması,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="002C1EEB" w:rsidP="002C1EEB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3/B Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve"> "öğrencilerimiz için kitap okuma alışkanlığının kazan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dır</w:t>
+      </w:r>
+      <w:r w:rsidR="00816C78">
+        <w:t xml:space="preserve">ılması, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sebeple</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:t xml:space="preserve"> sınıf kitaplıklarının zenginleştirilmesi </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gerekli</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’’ dedi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dilek, temenniler ve kapanış.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      Zümre Başkanı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C1EEB">
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C1EEB">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oplantımıza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> katılımınız için tekrar teşekkür ederim" diyerek konuşmasını tamamladı.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRPr="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026-2027 EĞİTİM-ÖĞRETİM YILI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7096A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. SINIFLAR I. DÖNEMSENE BAŞI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRPr="00C7096A" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7096A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ZÜMRE ÖĞRETMENLERİ TOPLANT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ISI ALINAN KARARLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ALINAN KARARLAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78"/>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-2027 eğitim-öğretim yılına ilişkin tüm planlamaların</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Türkiye Yüzyılı Maarif Modeli, öğretim programları ve ilgili mevzuat doğrultusunda hazırlanarak zamanında ve eksiksiz uygulanmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...73 lines deleted...]
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Türkiye Yüzyılı Maarif Modelinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> öğrenci merkezli, beceri temelli ve bütüncül eğitim anlayışı doğrultusunda uygulanmasına, modelin öğrencilerin gelişimine yönelik sunduğu imkânlardan etkin şekilde yararlanılmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atatürkçülük ile ilgili konuların</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> öğretim programları ve yıllık planlar doğrultusunda ele alınmasına, öğrencilerin Atatürk ilke ve inkılaplarını yaş düzeylerine uygun etkinliklerle benimsemelerinin sağlanmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derslerin işlenişinde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>öğrencilerin aktif katılımını sağlayan farklı öğretim yöntem ve tekniklerine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yer verilmesine, öğrencilerin bireysel farklılıkları ve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hazırbulunuşluk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> düzeylerinin dikkate alınmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrenme sürecini desteklemek amacıyla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ders materyalleri, teknolojik araçlar ve okul dışı öğrenme ortamlarının</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etkin ve amaca uygun şekilde kullanılmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Millî, manevi ve ahlaki değerlerin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derslerin doğal akışı içerisinde ve örtük öğrenme yoluyla öğrencilere kazandırılmasına, değerlerin günlük yaşamla ilişkilendirilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DD5E91">
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ö</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:t>Okul-aile iş birliğinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etkin bir şekilde sürdürülmesine, veli toplantıları ve bireysel görüşmeler yoluyla velilerin eğitim-öğretim sürecine düzenli olarak dâhil edilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dersler arasında </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disiplinler arası ilişkilendirmelere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yer verilmesine, ortak çalışmaların zümre öğretmenleri arasında iş birliği içerisinde planlanarak belirlenen takvim doğrultusunda uygulanmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrencilerin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>çoklu okuryazarlık becerilerinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geliştirilmesine yönelik okuma, yazma, görsel, dijital ve bilgi okuryazarlığı çalışmalarına ders süreçlerinde düzenli olarak yer verilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrenci başarısını artırmak amacıyla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>öğrenme eksikliklerinin erken tespit edilmesine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ihtiyaç duyan öğrencilere yönelik bireysel ve grup çalışmalarının planlanarak uygulanmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...40 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Öğrenci devamsızlıklarının</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> düzenli olarak takip edilmesine, devamsızlık riski bulunan öğrencilerin velileriyle zamanında iletişime geçilerek eğitim-öğretim sürecinin aksamaması için gerekli tedbirlerin alınmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Okul Temelli Planlama etkinliklerinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> öğretim programlarıyla uyumlu, öğrencilerin ilgi ve ihtiyaçlarını dikkate alan çalışmalar şeklinde hazırlanmasına ve belirlenen haftalarda etkin olarak uygulanmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Serbest Etkinlik derslerinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> öğrencilerin sosyal, kültürel, sanatsal ve bireysel gelişimlerini destekleyecek şekilde planlanmasına, öğrencilerin ilgi ve yeteneklerini ortaya çıkaracak çalışmalara yer verilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrencilere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kitap okuma alışkanlığı kazandırılması</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amacıyla düzenli okuma saatleri, sınıf içi okuma etkinlikleri ve kitap paylaşım çalışmalarının yürütülmesine, okuma kültürünün geliştirilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrencilerin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>akademik ve sosyal gelişimlerinin düzenli olarak takip edilmesine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bireysel ve grup etkinliklerine katılımlarının gözlem formları ve uygun ölçme araçlarıyla değerlendirilmesine, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oyun temelli değerlendirme, biçimlendirici değerlendirme ve farklı ölçme araçlarının</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> öğrencilerin gelişim düzeylerini belirlemede etkin şekilde kullanılmasına, değerlendirme sonuçlarının öğretim sürecini geliştirmede rehber olarak kullanılmasına, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="00A51B10">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zümre öğretmenleri arasında </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iş birliği, iletişim ve uygulama birliğinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eğitim-öğretim yılı boyunca sürdürülmesine, öğrencilerin akademik ve sosyal gelişimlerini en üst düzeye çıkarmak amacıyla alınan kararların birlikte ve düzenli şekilde uygulanmasına karar verilmiştir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A51B10" w:rsidRDefault="00A51B10" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A6748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             ..............................                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...38 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">   ............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>3/A Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DD5E91">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">           3/B  Sınıf Öğretmeni</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">        3/B Sınıf Öğretmeni                      </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/C Sınıf Öğretmeni                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A6748" w:rsidRDefault="005A6748" w:rsidP="005A6748">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                 </w:t>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>3/D Sınıf Öğretmeni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...268 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">        3/E Sınıf Öğretmeni                      3/F Sınıf Öğretmeni                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00BF19AB" w:rsidRDefault="00BF19AB" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRPr="00BA0E18" w:rsidRDefault="00602FE3" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009B40EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="009B40EA" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UYGUNDUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B40EA" w:rsidRDefault="005A6748" w:rsidP="009B40EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRPr="00602FE3" w:rsidRDefault="009B40EA" w:rsidP="00602FE3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Okul Müdürü</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF1FED" w:rsidRPr="00DD5E91" w:rsidRDefault="00DF1FED" w:rsidP="00F00A77">
-[...67 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78" w:rsidP="00816C78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00816C78" w:rsidRDefault="00816C78"/>
+    <w:sectPr w:rsidR="00816C78" w:rsidSect="004C231C">
+      <w:pgSz w:w="11905" w:h="16837"/>
+      <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="A2"/>
+  <w:font w:name="Aptos Narrow">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Monotype Corsiva">
-[...41 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...104 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="002B294D"/>
+    <w:nsid w:val="B94E0137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="589E1EAC"/>
-[...524 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F000F">
+    <w:tmpl w:val="2ADA6220"/>
+    <w:lvl w:ilvl="0" w:tplc="FAFE8CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C041A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="283028E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A498FA4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B150E792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="76BEC408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="11DC6988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F22ADD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07FA7F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-[...179 lines deleted...]
-      <w:start w:val="10"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="E499014D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="411C3AD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="08597BBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="682A7420"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="0B5180B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42C4E852"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A683CB1"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="149D0BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1946D2FA"/>
-[...203 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2452E83E">
+    <w:tmpl w:val="2ADA6220"/>
+    <w:lvl w:ilvl="0" w:tplc="FAFE8CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C041A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="283028E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A498FA4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B150E792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="76BEC408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="11DC6988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F22ADD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07FA7F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="178E5B38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B942CB2"/>
+    <w:lvl w:ilvl="0" w:tplc="1B6E906E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1DCF5870"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="20EA5913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="717C4326"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+    <w:tmpl w:val="E60CF57E"/>
+    <w:lvl w:ilvl="0" w:tplc="87A65EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1290" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2010" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3450" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4170" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4890" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5610" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6330" w:hanging="180"/>
+        <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="26444095"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="215157DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D60AE63C"/>
+    <w:tmpl w:val="57B6745E"/>
+    <w:lvl w:ilvl="0" w:tplc="94CCCF38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6830" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="2C4D3EC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1DE9C9E"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="32040BFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A72F360"/>
+    <w:lvl w:ilvl="0" w:tplc="2D6A8E52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="3C3B5E22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4DC1F02"/>
+    <w:lvl w:ilvl="0" w:tplc="D9345316">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6830" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="4EF83CFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C74C3D46"/>
+    <w:lvl w:ilvl="0" w:tplc="39F48F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6830" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="55450767"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65BAEA92"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="5673570E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AA6D522"/>
+    <w:lvl w:ilvl="0" w:tplc="35B85EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D646C3C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E084DE54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E94814A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3154B052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3D0D93C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7E0E60D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="85A4637A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D2A0C278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="71F178EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A96BEF4"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="756A3B29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F90C073A"/>
+    <w:lvl w:ilvl="0" w:tplc="963CE4A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="790A3EAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2ADA6220"/>
+    <w:lvl w:ilvl="0" w:tplc="FAFE8CA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C041A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="283028E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A498FA4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B150E792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="76BEC408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="11DC6988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F22ADD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07FA7F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="7B873A13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A001920"/>
+    <w:lvl w:ilvl="0" w:tplc="2B62A664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2510" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4670" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6110" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6830" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="7EC06923"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56F44B1E"/>
+    <w:lvl w:ilvl="0" w:tplc="3AB48EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75B07690">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CE84518E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2CB2343E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="783AD9DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A14D696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5F26988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1D103FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FD289BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="29D4FF2A">
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="7EF8BC87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86063042"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
-      </w:rPr>
-[...3206 lines deleted...]
-      </w:pPr>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
-[...17 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
-[...13 lines deleted...]
-  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00C068BB"/>
-[...473 lines deleted...]
-    <w:rsid w:val="00FF7516"/>
+    <w:rsidRoot w:val="00DA4A71"/>
+    <w:rsid w:val="000028FB"/>
+    <w:rsid w:val="00274F63"/>
+    <w:rsid w:val="002C1EEB"/>
+    <w:rsid w:val="003E5723"/>
+    <w:rsid w:val="004C231C"/>
+    <w:rsid w:val="005A6748"/>
+    <w:rsid w:val="00602FE3"/>
+    <w:rsid w:val="00816C78"/>
+    <w:rsid w:val="00954F76"/>
+    <w:rsid w:val="009B40EA"/>
+    <w:rsid w:val="00A51B10"/>
+    <w:rsid w:val="00A85101"/>
+    <w:rsid w:val="00B96DB0"/>
+    <w:rsid w:val="00BF19AB"/>
+    <w:rsid w:val="00C15E49"/>
+    <w:rsid w:val="00DA4A71"/>
+    <w:rsid w:val="00E92AE7"/>
+    <w:rsid w:val="00F72D45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text Indent" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
-[...77 lines deleted...]
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F21F9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00490839"/>
+    <w:rsid w:val="009B40EA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...48 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KonuBal">
-    <w:name w:val="Title"/>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00816C78"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2">
+    <w:name w:val="Heading2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KonuBalChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C068BB"/>
+    <w:rsid w:val="00816C78"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...127 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:link w:val="AralkYokChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006A4598"/>
-[...9 lines deleted...]
-    <w:rsid w:val="000B5F98"/>
+    <w:rsid w:val="00816C78"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...53 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
     <w:name w:val="Aralık Yok Char"/>
     <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002533C9"/>
+    <w:rsid w:val="00816C78"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3-normalyaz">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00816C78"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...5 lines deleted...]
-    <w:name w:val="metin"/>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00477043"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00816C78"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...12 lines deleted...]
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...67 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="003B6A9E"/>
+    <w:rsid w:val="00274F63"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="465468681">
-[...51 lines deleted...]
-    <w:div w:id="1769808382">
+    <w:div w:id="244189449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>16190</Characters>
+  <Pages>5</Pages>
+  <Words>1728</Words>
+  <Characters>9853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2016 – 207 EĞİTİM ÖĞRETİM YILI</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18993</CharactersWithSpaces>
+  <CharactersWithSpaces>11558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2016 – 207 EĞİTİM ÖĞRETİM YILI</dc:title>
-  <dc:creator>SALİH BOZDAL</dc:creator>
+  <dc:creator>Deniz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>